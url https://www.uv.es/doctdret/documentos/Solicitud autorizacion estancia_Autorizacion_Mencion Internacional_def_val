--- v0 (2025-11-19)
+++ v1 (2026-09-27)
@@ -1,158 +1,157 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="png" ContentType="image/png"/>
-  <Default Extension="emf" ContentType="image/x-emf"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
-  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
-  <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
+  <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="00237F6D" w:rsidP="00237F6D">
+    <w:p w14:paraId="1BFD4BFA" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="00237F6D" w:rsidP="00237F6D">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="0D0D0D" w:themeFill="text1" w:themeFillTint="F2"/>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="FFFFFF" w:themeColor="background1"/>
           <w:sz w:val="32"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>SOL·LICITUD AUTORITZACIÓ ESTADA MENCIÓ INTERNACIONAL</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="00237F6D" w:rsidP="003E697C">
+    <w:p w14:paraId="5F5875BC" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="00237F6D" w:rsidP="003E697C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>DADES</w:t>
       </w:r>
       <w:r w:rsidR="003E697C" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> DEL DOCTORAND/A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="5FA984D0" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00237F6D" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Cognoms</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003D46E2" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>______________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="0558FF66" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Nom: </w:t>
       </w:r>
       <w:r w:rsidR="003D46E2" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -170,51 +169,51 @@
         </w:rPr>
         <w:t>D.N.I.</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
       <w:r w:rsidR="003D46E2" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>___________________</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="424AABBE" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Telèfon </w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -239,193 +238,193 @@
         <w:t>ail</w:t>
       </w:r>
       <w:r w:rsidR="003E5004" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D46E2" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>_______________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="45AB80FF" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="00237F6D" w:rsidP="003E697C">
+    <w:p w14:paraId="5F80A2D5" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="00237F6D" w:rsidP="003E697C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>DATE</w:t>
       </w:r>
       <w:r w:rsidR="003E697C" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>S DE L</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>’ESTAD</w:t>
       </w:r>
       <w:r w:rsidR="003E697C" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="64F3AA4E" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>loc</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003D46E2" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>_______________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="72D965DF" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Dates</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
       <w:r w:rsidR="003D46E2" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="19261FAA" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tutor/a </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
@@ -454,137 +453,137 @@
         <w:t>d</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a:</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="003D46E2" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>____________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="669975C7" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="400"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>DA</w:t>
       </w:r>
       <w:r w:rsidR="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>DES DEL PLA DE INVESTIGACIÓ</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="284835E6" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Programa de Doctorado</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>…Dret, Ciència Política i Criminologia</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
+    <w:p w14:paraId="754893E4" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Líni</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a de Investigació</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>: _________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
+    <w:p w14:paraId="7C5E7BC6" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="180"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Títol</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> del pro</w:t>
       </w:r>
       <w:r>
         <w:rPr>
@@ -596,93 +595,93 @@
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>ect</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>:__________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="4FBF5523" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="7A320371" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Directores (as) / Codirectores (as):</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="6BBAFD2F" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">1.- </w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
@@ -707,51 +706,51 @@
         <w:t>.........................................................................</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>N.I.F: ....................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
+    <w:p w14:paraId="7F8FED14" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Departament/Institut</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
@@ -787,51 +786,51 @@
         <w:t>............................................ Centr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>: .........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="4F8725F4" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">2.- </w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
@@ -878,51 +877,51 @@
         <w:t>.........................................................................</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>N.I.F: ....................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
+    <w:p w14:paraId="0EC7EE11" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Departament</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
@@ -958,98 +957,98 @@
         <w:t>:............................................ Centr</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>: .........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="2704AF49" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">3.- </w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Cognoms, Nom </w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.........................................................................N.I.F: ....................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
+    <w:p w14:paraId="79C54454" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Departament</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
@@ -1085,93 +1084,93 @@
         <w:t>:...................</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>......................... Centre</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>: .........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="1FDB4F4A" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:sz="4" w:space="1" w:color="auto"/>
         </w:pBdr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="3B7D9EA1" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Tutor o tutora</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="5D3B4AAC" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">1.- </w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
@@ -1196,51 +1195,51 @@
         <w:t>Nom</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.........................................................................N.I.F: ....................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="46AC8D90" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Departament/Institut</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
@@ -1265,136 +1264,137 @@
         <w:t>:............................................ Centr</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>: .........................................</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="64BFA86C" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">Director Tesi : </w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>_____________________________________________________</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD">
+    <w:p w14:paraId="27AD32A5" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
+    <w:p w14:paraId="3A7C9DA3" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="400"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>ACTIVITATS A DESENVOLUPAR: OBJECTIUS, PLA DE TREBALL I JUSTIFICACIÓ DE LA IDONEÏTAT DEL CENTRE DE DESTINACIÓ</w:t>
       </w:r>
       <w:r w:rsidR="000F2E4B" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
+    <w:p w14:paraId="59B84ACF" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="595959"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>(mà</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
@@ -1416,335 +1416,335 @@
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>raules</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:color w:val="595959"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="9552"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidTr="00F327FD">
+      <w:tr w:rsidR="00F327FD" w:rsidRPr="00237F6D" w14:paraId="72CB6459" w14:textId="77777777" w:rsidTr="00F327FD">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9552" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+          <w:p w14:paraId="0E1AC3D0" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+          <w:p w14:paraId="33D6C985" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+          <w:p w14:paraId="51FDCDAE" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+          <w:p w14:paraId="10C8684D" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+          <w:p w14:paraId="73560E83" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+          <w:p w14:paraId="4777AECD" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+          <w:p w14:paraId="5579C803" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+          <w:p w14:paraId="3BFAF741" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+          <w:p w14:paraId="25EC3C20" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
             <w:pPr>
               <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
               <w:jc w:val="both"/>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
                 <w:lang w:val="ca-ES"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="7FD5AA88" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="000F2E4B">
+    <w:p w14:paraId="42FC1B84" w14:textId="77777777" w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="000F2E4B">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">FINANÇAMENT A </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>TRAVÉS</w:t>
       </w:r>
       <w:r w:rsidRPr="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE CONVOCATÒRIES COMPETITIVES PER A ESTADES CURTES</w:t>
       </w:r>
       <w:r w:rsidR="000F2E4B" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve">: </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
+    <w:p w14:paraId="5CB87762" w14:textId="77777777" w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>SÍ                    –             NO                  (</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>***, en cas</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> afirmatiu ha d’acreditar-se</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:i/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="00F327FD">
+    <w:p w14:paraId="2BC8E20A" w14:textId="77777777" w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="549461A3" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:after="120" w:line="276" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t>Valencia, a __ de ____________________ 20___</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
+    <w:p w14:paraId="5B729968" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="00F327FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00D51AE2">
+    <w:p w14:paraId="567419E6" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="00D51AE2">
       <w:pPr>
         <w:spacing w:after="240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Signat El/La doctorand</w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
@@ -1849,64 +1849,64 @@
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
       <w:r w:rsidR="00F327FD" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00D51AE2" w:rsidRPr="00237F6D" w:rsidRDefault="00D51AE2" w:rsidP="00F327FD">
+    <w:p w14:paraId="3F1274B5" w14:textId="77777777" w:rsidR="00D51AE2" w:rsidRPr="00237F6D" w:rsidRDefault="00D51AE2" w:rsidP="00F327FD">
       <w:pPr>
         <w:spacing w:after="240" w:line="276" w:lineRule="auto"/>
         <w:ind w:right="-85"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
+    <w:p w14:paraId="421409AA" w14:textId="77777777" w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>V</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
@@ -1919,102 +1919,102 @@
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Directors</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>, i si escau,</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> Tutor/a Tesi:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
+    <w:p w14:paraId="15C3844B" w14:textId="77777777" w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
+    <w:p w14:paraId="08B6FA4E" w14:textId="77777777" w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
+    <w:p w14:paraId="6EAD39A1" w14:textId="77777777" w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
       <w:pPr>
         <w:keepNext/>
         <w:tabs>
           <w:tab w:val="left" w:pos="0"/>
           <w:tab w:val="left" w:pos="3544"/>
           <w:tab w:val="left" w:pos="6946"/>
         </w:tabs>
         <w:spacing w:after="120"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="000F2E4B">
+    <w:p w14:paraId="0688D7A4" w14:textId="77777777" w:rsidR="000F2E4B" w:rsidRPr="00237F6D" w:rsidRDefault="006A657E" w:rsidP="000F2E4B">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="3402"/>
           <w:tab w:val="left" w:pos="6804"/>
         </w:tabs>
         <w:spacing w:before="240" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Signat</w:t>
       </w:r>
       <w:r w:rsidR="000F2E4B" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
@@ -2307,86 +2307,86 @@
       <w:r w:rsidR="000F2E4B" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000F2E4B" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t> </w:t>
       </w:r>
       <w:r w:rsidR="000F2E4B" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Arial"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:fldChar w:fldCharType="end"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="003E697C">
+    <w:p w14:paraId="4AC575AF" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD" w:rsidP="003E697C">
       <w:pPr>
         <w:spacing w:before="120" w:after="120"/>
         <w:ind w:right="-142"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Arial"/>
           <w:b/>
           <w:bCs/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD">
+    <w:p w14:paraId="1440A2E1" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD">
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="003E697C">
+    <w:p w14:paraId="0EB53F39" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="000F2E4B" w:rsidP="003E697C">
       <w:pPr>
         <w:shd w:val="clear" w:color="auto" w:fill="D9D9D9"/>
         <w:spacing w:before="400"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>AUTORI</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
@@ -2409,59 +2409,59 @@
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> DE L</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>’ESTAD</w:t>
       </w:r>
       <w:r w:rsidR="003E697C" w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>A</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
-[...7 lines deleted...]
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E5004">
+    <w:p w14:paraId="5A472AFF" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="774968CD" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E5004">
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>La Comi</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
@@ -2627,125 +2627,125 @@
         </w:rPr>
         <w:t xml:space="preserve"> l</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>a menció</w:t>
       </w:r>
       <w:r w:rsidR="006A657E" w:rsidRPr="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> internacional al títol de doctor/</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
-[...7 lines deleted...]
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="56467D74" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
+          <w:lang w:val="ca-ES"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w14:paraId="6947A414" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="7C6E8467" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="36DA6E43" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="74C4CA24" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E5004" w:rsidRPr="00237F6D" w:rsidRDefault="003E5004" w:rsidP="003E697C">
+    <w:p w14:paraId="3C8BC40F" w14:textId="77777777" w:rsidR="003E5004" w:rsidRPr="00237F6D" w:rsidRDefault="003E5004" w:rsidP="003E697C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="58ED4C63" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="2298631C" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>Vº. Bº.</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
@@ -2757,89 +2757,89 @@
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
+    <w:p w14:paraId="4B1EE749" w14:textId="77777777" w:rsidR="003E697C" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="003E697C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="006A657E">
+    <w:p w14:paraId="7B9BCB9C" w14:textId="77777777" w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="003E697C" w:rsidP="006A657E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
@@ -2862,330 +2862,330 @@
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:tab/>
         <w:t>Secretaria de la Comi</w:t>
       </w:r>
       <w:r w:rsidR="006A657E">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Calibri"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>sió</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
+    <w:p w14:paraId="22DF15B0" w14:textId="77777777" w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
+    <w:p w14:paraId="634FB7B5" w14:textId="77777777" w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
+    <w:p w14:paraId="0447927E" w14:textId="77777777" w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
+    <w:p w14:paraId="48CBA94A" w14:textId="77777777" w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
+    <w:p w14:paraId="482A5A98" w14:textId="77777777" w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
+    <w:p w14:paraId="1BE2437A" w14:textId="77777777" w:rsidR="00F42413" w:rsidRPr="00237F6D" w:rsidRDefault="00F42413" w:rsidP="00F42413">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT" w:cs="Arial"/>
           <w:color w:val="000000"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD">
+    <w:p w14:paraId="52435305" w14:textId="77777777" w:rsidR="00F327FD" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:b/>
           <w:u w:val="single"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>DOCTORAND/A</w:t>
       </w:r>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT"/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D3BE1" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD">
+    <w:p w14:paraId="7BD4CD64" w14:textId="77777777" w:rsidR="003D3BE1" w:rsidRPr="00237F6D" w:rsidRDefault="00F327FD">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00237F6D">
         <w:rPr>
           <w:rFonts w:ascii="EurostileT" w:hAnsi="EurostileT"/>
           <w:b/>
           <w:sz w:val="22"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
         <w:t>D/Dª _______________________________________</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="003D3BE1" w:rsidRPr="00237F6D" w:rsidSect="00F42413">
-      <w:headerReference w:type="even" r:id="rId7"/>
-[...4 lines deleted...]
-      <w:footerReference w:type="first" r:id="rId12"/>
+      <w:headerReference w:type="default" r:id="rId7"/>
+      <w:footerReference w:type="even" r:id="rId8"/>
+      <w:footerReference w:type="default" r:id="rId9"/>
+      <w:headerReference w:type="first" r:id="rId10"/>
+      <w:footerReference w:type="first" r:id="rId11"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="2083" w:right="1247" w:bottom="567" w:left="1247" w:header="426" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:docGrid w:linePitch="272"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0028403E" w:rsidRDefault="0028403E" w:rsidP="00F42413">
+    <w:p w14:paraId="7AFF264A" w14:textId="77777777" w:rsidR="004D54B3" w:rsidRDefault="004D54B3" w:rsidP="00F42413">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0028403E" w:rsidRDefault="0028403E" w:rsidP="00F42413">
+    <w:p w14:paraId="4DE2F9AD" w14:textId="77777777" w:rsidR="004D54B3" w:rsidRDefault="004D54B3" w:rsidP="00F42413">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Tahoma">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E1002EFF" w:usb1="C000605B" w:usb2="00000029" w:usb3="00000000" w:csb0="000101FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="EurostileT">
     <w:altName w:val="Arial"/>
+    <w:panose1 w:val="020B0504020202050204"/>
     <w:charset w:val="00"/>
-    <w:family w:val="swiss"/>
+    <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="000078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="800000AF" w:usb1="000078FB" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002A5C1B" w:rsidRDefault="00B22AB4" w:rsidP="00DC699D">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="331E8D2C" w14:textId="77777777" w:rsidR="004D54B3" w:rsidRDefault="00B22AB4" w:rsidP="00DC699D">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:framePr w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="right" w:y="1"/>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:instrText xml:space="preserve">PAGE  </w:instrText>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="Nmerodepgina"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002A5C1B" w:rsidRDefault="009302B4" w:rsidP="003825A4">
+  <w:p w14:paraId="361AAFB2" w14:textId="77777777" w:rsidR="004D54B3" w:rsidRDefault="004D54B3" w:rsidP="003825A4">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:right="360"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="002A5C1B" w:rsidRPr="00560A6F" w:rsidRDefault="009302B4" w:rsidP="00560A6F">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="13305670" w14:textId="77777777" w:rsidR="004D54B3" w:rsidRPr="00560A6F" w:rsidRDefault="004D54B3" w:rsidP="00560A6F">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="000F2E4B" w:rsidRPr="006A657E" w:rsidRDefault="006A657E" w:rsidP="000F2E4B">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="485235B7" w14:textId="77777777" w:rsidR="000F2E4B" w:rsidRPr="006A657E" w:rsidRDefault="006A657E" w:rsidP="000F2E4B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:left="-397"/>
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>(*) Adjuntar certificat</w:t>
     </w:r>
     <w:r w:rsidR="000F2E4B" w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> de ac</w:t>
     </w:r>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>c</w:t>
     </w:r>
@@ -3222,320 +3222,263 @@
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>çament</w:t>
     </w:r>
     <w:r w:rsidR="000F2E4B" w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> competiti</w:t>
     </w:r>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>u</w:t>
     </w:r>
     <w:r w:rsidR="000F2E4B" w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000F2E4B" w:rsidRPr="006A657E" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
+  <w:p w14:paraId="14E393FC" w14:textId="468CC184" w:rsidR="000F2E4B" w:rsidRPr="006A657E" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:left="-397"/>
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> (**) Adjuntar C.V. de la persona responsable de l</w:t>
     </w:r>
     <w:r w:rsidR="006A657E" w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>’</w:t>
     </w:r>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>esta</w:t>
     </w:r>
     <w:r w:rsidR="006A657E" w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>d</w:t>
     </w:r>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
-      <w:t>a, el del director o directora de</w:t>
+      <w:t>a</w:t>
     </w:r>
-    <w:r w:rsidR="006A657E" w:rsidRPr="006A657E">
+    <w:r w:rsidR="00F12BCB">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
-    </w:r>
-[...16 lines deleted...]
-      <w:t xml:space="preserve">equip receptor </w:t>
     </w:r>
     <w:r w:rsidR="006A657E" w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>i</w:t>
     </w:r>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t xml:space="preserve"> el pla de tr</w:t>
     </w:r>
     <w:r w:rsidR="006A657E" w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">eball </w:t>
     </w:r>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">que va </w:t>
     </w:r>
     <w:r w:rsidR="006A657E" w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">a </w:t>
     </w:r>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>reali</w:t>
     </w:r>
     <w:r w:rsidR="006A657E" w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>t</w:t>
     </w:r>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>zar.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000F2E4B" w:rsidRPr="006A657E" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
+  <w:p w14:paraId="79B0F09A" w14:textId="77777777" w:rsidR="000F2E4B" w:rsidRPr="006A657E" w:rsidRDefault="000F2E4B" w:rsidP="000F2E4B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:left="-397"/>
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>Art. 9  Reglament sobre dipòsit, avaluació i defensa de la tesi doctoral.</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="000F2E4B" w:rsidRDefault="006A657E" w:rsidP="000F2E4B">
+  <w:p w14:paraId="140B3DC8" w14:textId="77777777" w:rsidR="000F2E4B" w:rsidRDefault="006A657E" w:rsidP="000F2E4B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:left="-397"/>
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>La sol·licitud é</w:t>
     </w:r>
     <w:r w:rsidR="000F2E4B" w:rsidRPr="006A657E">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>s presenta en la Secretaria de la Facultat de Dret</w:t>
     </w:r>
     <w:r w:rsidR="009302B4">
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">, </w:t>
     </w:r>
     <w:r w:rsidR="009302B4">
       <w:t>doctorado.derecho@uv.es</w:t>
     </w:r>
-    <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-    <w:bookmarkEnd w:id="0"/>
   </w:p>
-  <w:p w:rsidR="00DA78FF" w:rsidRDefault="00DA78FF" w:rsidP="000F2E4B">
+  <w:p w14:paraId="0E4DE29F" w14:textId="77777777" w:rsidR="00DA78FF" w:rsidRDefault="00DA78FF" w:rsidP="000F2E4B">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:ind w:left="-397"/>
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00DA78FF">
       <w:rPr>
         <w:b/>
         <w:u w:val="single"/>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>Normativa</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t>:</w:t>
     </w:r>
   </w:p>
-  <w:p w:rsidR="00DA78FF" w:rsidRDefault="009302B4" w:rsidP="00DA78FF">
+  <w:p w14:paraId="3F2B72E4" w14:textId="6B8A00B6" w:rsidR="00DA78FF" w:rsidRPr="006A657E" w:rsidRDefault="00DA78FF" w:rsidP="00DA78FF">
     <w:pPr>
       <w:pStyle w:val="Piedepgina"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="1"/>
       </w:numPr>
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
     </w:pPr>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidR="00DA78FF" w:rsidRPr="00DA78FF">
+      <w:r w:rsidRPr="00DA78FF">
         <w:rPr>
           <w:rStyle w:val="Hipervnculo"/>
           <w:lang w:val="ca-ES"/>
         </w:rPr>
-        <w:t>Instrucció aprovada per la Junta Permanent de l’Escola de Doctorat per a l’obtenció de la menció internacional al títol de doctor</w:t>
+        <w:t>Reglament sobre depòsit, avaluació i defensa de tesi doctoral</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidR="00DA78FF">
-[...26 lines deleted...]
-    <w:r w:rsidR="00DA78FF">
+    <w:r>
       <w:rPr>
         <w:lang w:val="ca-ES"/>
       </w:rPr>
       <w:t xml:space="preserve">. </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="0028403E" w:rsidRDefault="0028403E" w:rsidP="00F42413">
+    <w:p w14:paraId="21845AD3" w14:textId="77777777" w:rsidR="004D54B3" w:rsidRDefault="004D54B3" w:rsidP="00F42413">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="0028403E" w:rsidRDefault="0028403E" w:rsidP="00F42413">
+    <w:p w14:paraId="3B9A58D3" w14:textId="77777777" w:rsidR="004D54B3" w:rsidRDefault="004D54B3" w:rsidP="00F42413">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-[...10 lines deleted...]
-  <w:p w:rsidR="00D51AE2" w:rsidRPr="00583BFA" w:rsidRDefault="00D51AE2" w:rsidP="00D51AE2">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="521A99A9" w14:textId="77777777" w:rsidR="00D51AE2" w:rsidRPr="00583BFA" w:rsidRDefault="00D51AE2" w:rsidP="00D51AE2">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251661312" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="1621EA7B" wp14:editId="2E2D3851">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3146425</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>118110</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3038475" cy="314325"/>
           <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
           <wp:wrapSquare wrapText="right"/>
           <wp:docPr id="3" name="Imagen 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
@@ -3619,74 +3562,74 @@
                   <a:srcRect l="14284" t="34418" r="12836" b="41623"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2955925" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002A5C1B" w:rsidRDefault="009302B4" w:rsidP="00193109">
+  <w:p w14:paraId="6185C587" w14:textId="77777777" w:rsidR="004D54B3" w:rsidRDefault="004D54B3" w:rsidP="00193109">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-[...1 lines deleted...]
-  <w:p w:rsidR="00A43711" w:rsidRPr="00583BFA" w:rsidRDefault="00A43711" w:rsidP="00A43711">
+<file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="418B58F2" w14:textId="77777777" w:rsidR="00A43711" w:rsidRPr="00583BFA" w:rsidRDefault="00A43711" w:rsidP="00A43711">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:tabs>
         <w:tab w:val="clear" w:pos="4252"/>
       </w:tabs>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="0" wp14:anchorId="2AF248A5" wp14:editId="2BD99FDF">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>3146425</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
             <wp:posOffset>118110</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="3038475" cy="314325"/>
           <wp:effectExtent l="0" t="0" r="9525" b="9525"/>
           <wp:wrapSquare wrapText="right"/>
           <wp:docPr id="4" name="Imagen 4"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Imagen 2"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
@@ -3709,110 +3652,110 @@
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="page">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="page">
             <wp14:pctHeight>0</wp14:pctHeight>
           </wp14:sizeRelV>
         </wp:anchor>
       </w:drawing>
     </w:r>
     <w:r>
       <w:rPr>
         <w:noProof/>
       </w:rPr>
       <w:drawing>
-        <wp:inline distT="0" distB="0" distL="0" distR="0">
+        <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="56D6F980" wp14:editId="102E90A3">
           <wp:extent cx="2955925" cy="553085"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:docPr id="1" name="Imagen 1" descr="Programa sin fondo"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
                   <pic:cNvPr id="0" name="Picture 1" descr="Programa sin fondo"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId2">
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
                   <a:srcRect l="14284" t="34418" r="12836" b="41623"/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="2955925" cy="553085"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
         </wp:inline>
       </w:drawing>
     </w:r>
   </w:p>
-  <w:p w:rsidR="002A5C1B" w:rsidRDefault="009302B4" w:rsidP="00193109">
+  <w:p w14:paraId="19E00B44" w14:textId="77777777" w:rsidR="004D54B3" w:rsidRDefault="004D54B3" w:rsidP="00193109">
     <w:pPr>
       <w:pStyle w:val="Encabezado"/>
       <w:jc w:val="center"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2D223018"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8BF021A8"/>
     <w:lvl w:ilvl="0" w:tplc="0C0A0001">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="323" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1043" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -3882,167 +3825,171 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5363" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6083" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1260336815">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
+  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00F42413"/>
     <w:rsid w:val="00073C80"/>
     <w:rsid w:val="0007636C"/>
     <w:rsid w:val="000F2E4B"/>
     <w:rsid w:val="0014265E"/>
     <w:rsid w:val="00180CBF"/>
     <w:rsid w:val="001812F3"/>
     <w:rsid w:val="001A1EC6"/>
     <w:rsid w:val="001F3EA0"/>
     <w:rsid w:val="00237F6D"/>
     <w:rsid w:val="0028403E"/>
     <w:rsid w:val="00316E79"/>
     <w:rsid w:val="003D3BE1"/>
     <w:rsid w:val="003D46E2"/>
     <w:rsid w:val="003E4BF8"/>
     <w:rsid w:val="003E5004"/>
     <w:rsid w:val="003E697C"/>
     <w:rsid w:val="0044035B"/>
+    <w:rsid w:val="004D54B3"/>
     <w:rsid w:val="00574E73"/>
     <w:rsid w:val="006503CE"/>
     <w:rsid w:val="006A657E"/>
     <w:rsid w:val="008A2C66"/>
     <w:rsid w:val="009302B4"/>
     <w:rsid w:val="00A425B2"/>
     <w:rsid w:val="00A43711"/>
     <w:rsid w:val="00A46456"/>
     <w:rsid w:val="00B020FC"/>
     <w:rsid w:val="00B22AB4"/>
     <w:rsid w:val="00B25098"/>
     <w:rsid w:val="00BC1EF3"/>
     <w:rsid w:val="00C55530"/>
     <w:rsid w:val="00D51AE2"/>
     <w:rsid w:val="00DA78FF"/>
     <w:rsid w:val="00E16C40"/>
     <w:rsid w:val="00E55882"/>
     <w:rsid w:val="00EC2337"/>
     <w:rsid w:val="00EE3A10"/>
+    <w:rsid w:val="00F12BCB"/>
     <w:rsid w:val="00F327FD"/>
     <w:rsid w:val="00F42413"/>
+    <w:rsid w:val="00F7282B"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="12289"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="67119676"/>
+  <w14:docId w14:val="75856D57"/>
   <w15:docId w15:val="{E856EDF2-C02E-4DE5-B3A9-7E6227575966}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="200" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -4370,50 +4317,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00F42413"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="es-ES"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
@@ -4529,111 +4481,111 @@
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="59"/>
     <w:rsid w:val="00F327FD"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
     </w:tblPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="1424104048">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1426656419">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1962224928">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://www.uv.es/escoladoct/REGLAMENTOS/reglament_deposit_consellgovern" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://links.uv.es/wt36Cob" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://webges.uv.es/uvTaeWeb/DescargarAnuncio.do?codigo=ANUNCIO-R75-2024-3218" TargetMode="External"/></Relationships>
+</file>
+
+<file path=word/_rels/header1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/_rels/header2.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
-[...2 lines deleted...]
-<file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.emf"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
@@ -4880,51 +4832,51 @@
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>3</Pages>
   <Words>423</Words>
   <Characters>2327</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>19</Lines>
   <Paragraphs>5</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>